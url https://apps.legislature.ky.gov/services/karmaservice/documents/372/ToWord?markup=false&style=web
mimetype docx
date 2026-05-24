--- v2 (2026-02-02)
+++ v3 (2026-05-24)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R081e701bfad54766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7bf06a4865194a4f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_citation"/>
       </w:pPr>
       <w:r>
         <w:t>16 KAR 2:210.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Provisional and professional certificate for orientation and mobility specialist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELATES TO: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 161.020, 161.028, 161.030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">STATUTORY AUTHORITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 161.028, 161.030</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CERTIFICATION STATEMENT: </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NECESSITY, FUNCTION, AND CONFORMITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 161.030(1) vests the Education Professional Standards Board with the authority to certify all teachers and other professional school personnel in public schools. KRS 161.030(2) requires the Education Professional Standards Board to establish standards and requirements for obtaining and maintaining a certificate. KRS 161.030(1) requires all certificates to be issued in accordance with the administrative regulations of the board. This administrative regulation establishes the standards for the issuance of a certificate for the position of orientation and mobility specialist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_section"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Requirements for the Provisional Certificate for Orientation and Mobility Specialist.</w:t>
       </w:r>
@@ -640,51 +643,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">O&amp;M Curricular Standards of the Association of the Education and Rehabilitation of the Blind and Visually Impaired, 2016.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subsection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(2)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This material may be inspected, copied, or obtained, subject to applicable copyright law, at the Education Professional Standards Board, 100 Airport Road, 3rd Floor, Frankfort, Kentucky 40601, Monday through Friday, 8 a.m. to 4:30 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_history"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(45 Ky.R. 1850, 2330; eff. 3-8-2019.)</w:t>
+        <w:t xml:space="preserve">(016 KAR 002:210. 45 Ky.R. 1850, 2330; eff. 3-8-2019; Cert eff. 2-20-2026.)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="263" w:other="263"/>
       <w:pgNumType w:start="1"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="kar_normal" w:default="true" w:customStyle="false">
@@ -995,27 +998,27 @@
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R471b9de8209e47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0fbd9de45f544b99" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5ba83d48049b4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re97443e0f2994c6d" /></Relationships>
 </file>