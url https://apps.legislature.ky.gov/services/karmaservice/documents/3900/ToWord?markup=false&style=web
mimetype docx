--- v0 (2026-02-09)
+++ v1 (2026-05-23)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R83072aa45c1c4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5ed91b8ee3a74b26" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_citation"/>
       </w:pPr>
       <w:r>
         <w:t>401 KAR 42:005.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Definitions for 401 KAR Chapter 42.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELATES TO: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 224.1, 224.10, 224.60, 40 C.F.R. 280 Subpart A, 42 U.S.C. 6991 - 6991m, 9601-9675</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">STATUTORY AUTHORITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 224.10-100(5), 224.60-105, 42 U.S.C. 6991-6991m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CERTIFICATION STATEMENT: </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NECESSITY, FUNCTION, AND CONFORMITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 224.10-100(5) requires the cabinet to develop and conduct programs that provide for the prevention, abatement, and control of contaminants that may threaten the environment. KRS 224.60-105(2) requires the cabinet to regulate underground storage tanks by requiring registration, minimum construction and performance standards, leak detection, recordkeeping, release reporting, corrective action, closure, financial responsibility, and other requirements to protect human health and the environment. KRS 224.60-105(3) requires the cabinet to establish a regulatory program that implements federal requirements for underground storage tank (UST) systems. This administrative regulation establishes definitions for 401 KAR Chapter 42.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_section"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Definitions. Except as established in this section, definitions for 401 KAR Chapter 42 shall be as established in 40 C.F.R. 280.12 and 280.250.</w:t>
       </w:r>
@@ -1037,50 +1040,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subsection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(56)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Surface water" means:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(a)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subparagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Those waters having well-defined banks and beds, either constantly or intermittently flowing;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subparagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1239,51 +1245,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"UST site" or "site" means UST facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subsection"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(65)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Vapor intrusion" means the presence of volatile and semi-volatile organic compounds in residential or commercial buildings, assessed in accordance with Section 7.3 of the UST Corrective Action Manual, incorporated by reference in 401 KAR 42:060, resulting from contaminated subsurface media originating from a UST system release.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_history"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(22 Ky.R. 427; 918; eff. 11-14-1995; 23 Ky.R. 986; eff. 3-12-1997; 29 Ky.R. 2146; 2458; eff. 4-11-2003; 32 Ky.R. 2109; 33 Ky.R. 456; 732; eff. 9-13-2006; 37 Ky.R. 2686; 38 Ky.R. 255; 510; eff. 10-6-2011; Crt eff. 10-9-2018; 45 Ky.R. 1365, 2360, 2630; eff. 4-5-2019.)</w:t>
+        <w:t xml:space="preserve">(22 Ky.R. 427; 918; eff. 11-14-1995; 23 Ky.R. 986; eff. 3-12-1997; 29 Ky.R. 2146; 2458; eff. 4-11-2003; 32 Ky.R. 2109; 33 Ky.R. 456; 732; eff. 9-13-2006; 37 Ky.R. 2686; 38 Ky.R. 255; 510; eff. 10-6-2011; Crt eff. 10-9-2018; 45 Ky.R. 1365, 2360, 2630; eff. 4-5-2019; Crt eff. 3-23-2026.)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="263" w:other="263"/>
       <w:pgNumType w:start="1"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="kar_normal" w:default="true" w:customStyle="false">
@@ -1594,27 +1600,27 @@
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9bfe8fb3fecc4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re71f925c8af646fa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6008b25e099a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc3075915fe3a4d60" /></Relationships>
 </file>