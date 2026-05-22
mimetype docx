--- v1 (2026-01-19)
+++ v2 (2026-05-22)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6a44c35dee0d4be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf21a478bb0084aec" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_citation"/>
       </w:pPr>
       <w:r>
         <w:t>401 KAR 59:021.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">New municipal solid waste incinerators.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELATES TO: </w:t>
@@ -3413,98 +3413,98 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_section"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 14.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Appendix B. Formula for Percentage Reduction in Uncontrolled Sulfur Dioxide Emissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:shapetype xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" filled="false" stroked="false" o:preferrelative="true">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="true" o:connecttype="rect" o:extrusionok="false"/>
           </v:shapetype>
           <v:shape xmlns:v="urn:schemas-microsoft-com:vml" style="width:330.75pt;height:99.75pt">
-            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3a68dfb6ebf84281"/>
+            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7f43e82ec27e4155"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">where:</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">%PHC1 is the percentage reduction in uncontrolled hydrogen chloride emissions.</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ei is the daily uncontrolled hydrogen chloride emission rate.</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Eo is the daily hydrogen chloride emission rate measured at the outlet of the acid gas control device.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_section"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 15.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Appendix C. Formula for Percentage Reduction in Uncontrolled Hydrogen Chloride Emissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:shapetype xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" filled="false" stroked="false" o:preferrelative="true">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="true" o:connecttype="rect" o:extrusionok="false"/>
           </v:shapetype>
           <v:shape xmlns:v="urn:schemas-microsoft-com:vml" style="width:363.75pt;height:100.50pt">
-            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rab66568ca09a4c21"/>
+            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5763739083b14d19"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">where:</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">%PHC1 is the percentage reduction in uncontrolled hydrogen chloride emissions.</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ei is the daily uncontrolled hydrogen chloride emission rate. </w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Eo is the daily hydrogen chloride emission rate measured at the outlet of the acid gas control device.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3845,27 +3845,27 @@
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra30539f879964831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3a68dfb6ebf84281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rab66568ca09a4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R94796c07741f42ad" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rddcbfc4c88404abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7f43e82ec27e4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R5763739083b14d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6f9b95658d494fc2" /></Relationships>
 </file>