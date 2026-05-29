--- v0 (2026-04-04)
+++ v1 (2026-05-29)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb2314a4287ec40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf83a0e06a62044d6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_citation"/>
       </w:pPr>
       <w:r>
         <w:t>806 KAR 6:070.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Valuation of life insurance and annuity reserves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELATES TO: </w:t>
@@ -736,51 +736,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subparagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In using the 2012 Individual Annuity Reserve Table (2012 IAR Table), the mortality rate for a person age x in year (2012 + n) shall be calculated as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:pict>
           <v:shapetype xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" filled="false" stroked="false" o:preferrelative="true">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="true" o:connecttype="rect" o:extrusionok="false"/>
           </v:shapetype>
           <v:shape xmlns:v="urn:schemas-microsoft-com:vml" style="width:185.25pt;height:30.00pt">
-            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc7c4e6c1073647c5"/>
+            <v:imagedata xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra5e4b716b420444d"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_subparagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The resulting q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1560,27 +1560,27 @@
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2767741b07cd42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc7c4e6c1073647c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R45408e26d2ea4155" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb14d370882ee4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra5e4b716b420444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcd95ae062ec849c8" /></Relationships>
 </file>