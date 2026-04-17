--- v0 (2026-01-15)
+++ v1 (2026-04-17)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3efc2eddffa94fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb4d0da46d6934459" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_citation"/>
       </w:pPr>
       <w:r>
         <w:t>902 KAR 20:078.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Operations and services; group homes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RELATES TO: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 216B.010, 216B.015, 216B.040, 216B.042, 216B.045-216B.055, 216B.075, 216B.105-216B.131, 216B.990, 311.560(4), 314.011(8), 320.210(2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">STATUTORY AUTHORITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 216B.010, 216B.040, 216B.042</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CERTIFICATION STATEMENT: </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_markup_metadata"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NECESSITY, FUNCTION, AND CONFORMITY: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">KRS 216B.042 requires the Kentucky Cabinet for Health Services to regulate health facilities and health services. This administrative regulation establishes licensure requirements for group homes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_section"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Definitions.</w:t>
       </w:r>
@@ -2082,51 +2085,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Allowed free movement within the group home, with access to all common areas; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(f)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Allowed access to the community at large.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="kar_history"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(8 Ky.R. 414; eff. 1-6-1982; 16 Ky.R. 994; eff. 1-12-1990; 23 Ky.R. 2866; eff. 2-19-1997; 25 Ky.R. 1725; 2571; eff. 5-19-1999; Crt eff. 4-30-2019.)</w:t>
+        <w:t xml:space="preserve">(902 KAR 020:078. 8 Ky.R. 414; eff. 1-6-1982; 16 Ky.R. 994; eff. 1-12-1990; 23 Ky.R. 2866; eff. 2-19-1997; 25 Ky.R. 1725; 2571; eff. 5-19-1999; Crt eff. 4-30-2019; Crt eff. 2-17-2026.)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="263" w:other="263"/>
       <w:pgNumType w:start="1"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:style w:type="paragraph" w:styleId="kar_normal" w:default="true" w:customStyle="false">
@@ -2437,27 +2440,27 @@
     <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rad7f13c97c4b4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc3fc4a722ef64d31" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1be832e4bd914e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R46219e571a6b4b73" /></Relationships>
 </file>